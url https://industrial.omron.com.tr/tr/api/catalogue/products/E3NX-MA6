--- v0 (2025-12-28)
+++ v1 (2026-05-15)
@@ -83,51 +83,51 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId5"/><Relationship Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId6"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30.800000000000004"/>
-    <col min="2" max="2" bestFit="1" customWidth="1" width="46.2"/>
+    <col min="2" max="2" bestFit="1" customWidth="1" width="81.4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Specification</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Shape</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Cuboid, rail mounting</t>
         </is>
       </c>
@@ -274,51 +274,51 @@
         <is>
           <t>10-30 V</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>Functions</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Self-diagnosis, Timer, Twin</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>Features</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>2 channels, Bank function, Twin outputs</t>
+          <t>2 channels, Bank function, Twin outputs, Use with wire-saving connector</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>Application</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Object detection</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Degree of protection (IP)</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>IP50</t>
         </is>